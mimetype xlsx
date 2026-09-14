--- v1 (2026-01-07)
+++ v2 (2026-09-14)
@@ -11,93 +11,81 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
-    </font>
-[...1 lines deleted...]
-      <b val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...4 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -431,222 +419,222 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:D13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
-      <c r="B1" s="1" t="inlineStr">
+      <c r="B1" t="inlineStr">
         <is>
           <t>hits</t>
         </is>
       </c>
-      <c r="C1" s="1" t="inlineStr">
+      <c r="C1" t="inlineStr">
         <is>
           <t>total</t>
         </is>
       </c>
-      <c r="D1" s="1" t="inlineStr">
+      <c r="D1" t="inlineStr">
         <is>
           <t>freq</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="1" t="n">
+      <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
         <v>14</v>
       </c>
       <c r="C2" t="n">
         <v>20</v>
       </c>
       <c r="D2" t="n">
         <v>70</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="1" t="n">
+      <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
         <v>13</v>
       </c>
       <c r="C3" t="n">
         <v>20</v>
       </c>
       <c r="D3" t="n">
         <v>65</v>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="1" t="n">
+      <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="n">
         <v>15</v>
       </c>
       <c r="C4" t="n">
         <v>20</v>
       </c>
       <c r="D4" t="n">
         <v>75</v>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="1" t="n">
+      <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="n">
         <v>16</v>
       </c>
       <c r="C5" t="n">
         <v>20</v>
       </c>
       <c r="D5" t="n">
         <v>80</v>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="1" t="n">
+      <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="n">
         <v>15</v>
       </c>
       <c r="C6" t="n">
         <v>20</v>
       </c>
       <c r="D6" t="n">
         <v>75</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="1" t="n">
+      <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="n">
         <v>11</v>
       </c>
       <c r="C7" t="n">
         <v>20</v>
       </c>
       <c r="D7" t="n">
         <v>55.00000000000001</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="1" t="n">
+      <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="n">
         <v>14</v>
       </c>
       <c r="C8" t="n">
         <v>20</v>
       </c>
       <c r="D8" t="n">
         <v>70</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="1" t="n">
+      <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="n">
         <v>12</v>
       </c>
       <c r="C9" t="n">
         <v>20</v>
       </c>
       <c r="D9" t="n">
         <v>60</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="1" t="n">
+      <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="n">
         <v>11</v>
       </c>
       <c r="C10" t="n">
         <v>20</v>
       </c>
       <c r="D10" t="n">
         <v>55.00000000000001</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="1" t="n">
+      <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="n">
         <v>12</v>
       </c>
       <c r="C11" t="n">
         <v>20</v>
       </c>
       <c r="D11" t="n">
         <v>60</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="1" t="n">
+      <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="n">
         <v>15</v>
       </c>
       <c r="C12" t="n">
         <v>20</v>
       </c>
       <c r="D12" t="n">
         <v>75</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="1" t="n">
+      <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="n">
         <v>16</v>
       </c>
       <c r="C13" t="n">
         <v>20</v>
       </c>
       <c r="D13" t="n">
         <v>80</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>