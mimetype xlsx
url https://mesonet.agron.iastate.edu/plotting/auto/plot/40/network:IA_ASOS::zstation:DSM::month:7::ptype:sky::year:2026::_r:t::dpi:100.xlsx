--- v0 (2026-07-20)
+++ v1 (2026-07-21)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L469"/>
+  <dimension ref="A1:L492"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="B1" t="inlineStr">
         <is>
           <t>valid</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>skyc1</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>skyc2</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -17121,46 +17121,982 @@
       </c>
       <c r="B469" t="inlineStr">
         <is>
           <t>2026-07-20T11:54:00</t>
         </is>
       </c>
       <c r="C469" t="inlineStr">
         <is>
           <t>FEW</t>
         </is>
       </c>
       <c r="D469" t="inlineStr"/>
       <c r="E469" t="inlineStr"/>
       <c r="F469" t="inlineStr"/>
       <c r="G469" t="n">
         <v>12000</v>
       </c>
       <c r="H469" t="inlineStr"/>
       <c r="I469" t="inlineStr"/>
       <c r="J469" t="inlineStr"/>
       <c r="K469" t="n">
         <v>6</v>
       </c>
       <c r="L469" t="n">
         <v>467.9</v>
+      </c>
+    </row>
+    <row r="470">
+      <c r="A470" t="n">
+        <v>468</v>
+      </c>
+      <c r="B470" t="inlineStr">
+        <is>
+          <t>2026-07-20T12:54:00</t>
+        </is>
+      </c>
+      <c r="C470" t="inlineStr">
+        <is>
+          <t>FEW</t>
+        </is>
+      </c>
+      <c r="D470" t="inlineStr"/>
+      <c r="E470" t="inlineStr"/>
+      <c r="F470" t="inlineStr"/>
+      <c r="G470" t="n">
+        <v>12000</v>
+      </c>
+      <c r="H470" t="inlineStr"/>
+      <c r="I470" t="inlineStr"/>
+      <c r="J470" t="inlineStr"/>
+      <c r="K470" t="n">
+        <v>7</v>
+      </c>
+      <c r="L470" t="n">
+        <v>468.9</v>
+      </c>
+    </row>
+    <row r="471">
+      <c r="A471" t="n">
+        <v>469</v>
+      </c>
+      <c r="B471" t="inlineStr">
+        <is>
+          <t>2026-07-20T13:54:00</t>
+        </is>
+      </c>
+      <c r="C471" t="inlineStr">
+        <is>
+          <t>FEW</t>
+        </is>
+      </c>
+      <c r="D471" t="inlineStr">
+        <is>
+          <t>FEW</t>
+        </is>
+      </c>
+      <c r="E471" t="inlineStr">
+        <is>
+          <t>FEW</t>
+        </is>
+      </c>
+      <c r="F471" t="inlineStr"/>
+      <c r="G471" t="n">
+        <v>12000</v>
+      </c>
+      <c r="H471" t="n">
+        <v>16000</v>
+      </c>
+      <c r="I471" t="n">
+        <v>25000</v>
+      </c>
+      <c r="J471" t="inlineStr"/>
+      <c r="K471" t="n">
+        <v>10</v>
+      </c>
+      <c r="L471" t="n">
+        <v>469.9</v>
+      </c>
+    </row>
+    <row r="472">
+      <c r="A472" t="n">
+        <v>470</v>
+      </c>
+      <c r="B472" t="inlineStr">
+        <is>
+          <t>2026-07-20T14:54:00</t>
+        </is>
+      </c>
+      <c r="C472" t="inlineStr">
+        <is>
+          <t>FEW</t>
+        </is>
+      </c>
+      <c r="D472" t="inlineStr">
+        <is>
+          <t>FEW</t>
+        </is>
+      </c>
+      <c r="E472" t="inlineStr">
+        <is>
+          <t>FEW</t>
+        </is>
+      </c>
+      <c r="F472" t="inlineStr"/>
+      <c r="G472" t="n">
+        <v>12000</v>
+      </c>
+      <c r="H472" t="n">
+        <v>16000</v>
+      </c>
+      <c r="I472" t="n">
+        <v>25000</v>
+      </c>
+      <c r="J472" t="inlineStr"/>
+      <c r="K472" t="n">
+        <v>10</v>
+      </c>
+      <c r="L472" t="n">
+        <v>470.9</v>
+      </c>
+    </row>
+    <row r="473">
+      <c r="A473" t="n">
+        <v>471</v>
+      </c>
+      <c r="B473" t="inlineStr">
+        <is>
+          <t>2026-07-20T15:54:00</t>
+        </is>
+      </c>
+      <c r="C473" t="inlineStr">
+        <is>
+          <t>FEW</t>
+        </is>
+      </c>
+      <c r="D473" t="inlineStr">
+        <is>
+          <t>FEW</t>
+        </is>
+      </c>
+      <c r="E473" t="inlineStr">
+        <is>
+          <t>FEW</t>
+        </is>
+      </c>
+      <c r="F473" t="inlineStr">
+        <is>
+          <t>FEW</t>
+        </is>
+      </c>
+      <c r="G473" t="n">
+        <v>3000</v>
+      </c>
+      <c r="H473" t="n">
+        <v>12000</v>
+      </c>
+      <c r="I473" t="n">
+        <v>16000</v>
+      </c>
+      <c r="J473" t="n">
+        <v>25000</v>
+      </c>
+      <c r="K473" t="n">
+        <v>10</v>
+      </c>
+      <c r="L473" t="n">
+        <v>471.9</v>
+      </c>
+    </row>
+    <row r="474">
+      <c r="A474" t="n">
+        <v>472</v>
+      </c>
+      <c r="B474" t="inlineStr">
+        <is>
+          <t>2026-07-20T16:54:00</t>
+        </is>
+      </c>
+      <c r="C474" t="inlineStr">
+        <is>
+          <t>FEW</t>
+        </is>
+      </c>
+      <c r="D474" t="inlineStr">
+        <is>
+          <t>FEW</t>
+        </is>
+      </c>
+      <c r="E474" t="inlineStr">
+        <is>
+          <t>FEW</t>
+        </is>
+      </c>
+      <c r="F474" t="inlineStr"/>
+      <c r="G474" t="n">
+        <v>3500</v>
+      </c>
+      <c r="H474" t="n">
+        <v>13000</v>
+      </c>
+      <c r="I474" t="n">
+        <v>25000</v>
+      </c>
+      <c r="J474" t="inlineStr"/>
+      <c r="K474" t="n">
+        <v>10</v>
+      </c>
+      <c r="L474" t="n">
+        <v>472.9</v>
+      </c>
+    </row>
+    <row r="475">
+      <c r="A475" t="n">
+        <v>473</v>
+      </c>
+      <c r="B475" t="inlineStr">
+        <is>
+          <t>2026-07-20T17:54:00</t>
+        </is>
+      </c>
+      <c r="C475" t="inlineStr">
+        <is>
+          <t>FEW</t>
+        </is>
+      </c>
+      <c r="D475" t="inlineStr">
+        <is>
+          <t>FEW</t>
+        </is>
+      </c>
+      <c r="E475" t="inlineStr"/>
+      <c r="F475" t="inlineStr"/>
+      <c r="G475" t="n">
+        <v>3700</v>
+      </c>
+      <c r="H475" t="n">
+        <v>12000</v>
+      </c>
+      <c r="I475" t="inlineStr"/>
+      <c r="J475" t="inlineStr"/>
+      <c r="K475" t="n">
+        <v>10</v>
+      </c>
+      <c r="L475" t="n">
+        <v>473.9</v>
+      </c>
+    </row>
+    <row r="476">
+      <c r="A476" t="n">
+        <v>474</v>
+      </c>
+      <c r="B476" t="inlineStr">
+        <is>
+          <t>2026-07-20T18:54:00</t>
+        </is>
+      </c>
+      <c r="C476" t="inlineStr">
+        <is>
+          <t>FEW</t>
+        </is>
+      </c>
+      <c r="D476" t="inlineStr">
+        <is>
+          <t>FEW</t>
+        </is>
+      </c>
+      <c r="E476" t="inlineStr"/>
+      <c r="F476" t="inlineStr"/>
+      <c r="G476" t="n">
+        <v>4400</v>
+      </c>
+      <c r="H476" t="n">
+        <v>12000</v>
+      </c>
+      <c r="I476" t="inlineStr"/>
+      <c r="J476" t="inlineStr"/>
+      <c r="K476" t="n">
+        <v>10</v>
+      </c>
+      <c r="L476" t="n">
+        <v>474.9</v>
+      </c>
+    </row>
+    <row r="477">
+      <c r="A477" t="n">
+        <v>475</v>
+      </c>
+      <c r="B477" t="inlineStr">
+        <is>
+          <t>2026-07-20T19:54:00</t>
+        </is>
+      </c>
+      <c r="C477" t="inlineStr">
+        <is>
+          <t>FEW</t>
+        </is>
+      </c>
+      <c r="D477" t="inlineStr">
+        <is>
+          <t>FEW</t>
+        </is>
+      </c>
+      <c r="E477" t="inlineStr">
+        <is>
+          <t>FEW</t>
+        </is>
+      </c>
+      <c r="F477" t="inlineStr"/>
+      <c r="G477" t="n">
+        <v>5000</v>
+      </c>
+      <c r="H477" t="n">
+        <v>12000</v>
+      </c>
+      <c r="I477" t="n">
+        <v>25000</v>
+      </c>
+      <c r="J477" t="inlineStr"/>
+      <c r="K477" t="n">
+        <v>10</v>
+      </c>
+      <c r="L477" t="n">
+        <v>475.9</v>
+      </c>
+    </row>
+    <row r="478">
+      <c r="A478" t="n">
+        <v>476</v>
+      </c>
+      <c r="B478" t="inlineStr">
+        <is>
+          <t>2026-07-20T20:54:00</t>
+        </is>
+      </c>
+      <c r="C478" t="inlineStr">
+        <is>
+          <t>FEW</t>
+        </is>
+      </c>
+      <c r="D478" t="inlineStr">
+        <is>
+          <t>FEW</t>
+        </is>
+      </c>
+      <c r="E478" t="inlineStr">
+        <is>
+          <t>FEW</t>
+        </is>
+      </c>
+      <c r="F478" t="inlineStr"/>
+      <c r="G478" t="n">
+        <v>5000</v>
+      </c>
+      <c r="H478" t="n">
+        <v>16000</v>
+      </c>
+      <c r="I478" t="n">
+        <v>25000</v>
+      </c>
+      <c r="J478" t="inlineStr"/>
+      <c r="K478" t="n">
+        <v>10</v>
+      </c>
+      <c r="L478" t="n">
+        <v>476.9</v>
+      </c>
+    </row>
+    <row r="479">
+      <c r="A479" t="n">
+        <v>477</v>
+      </c>
+      <c r="B479" t="inlineStr">
+        <is>
+          <t>2026-07-20T21:54:00</t>
+        </is>
+      </c>
+      <c r="C479" t="inlineStr">
+        <is>
+          <t>FEW</t>
+        </is>
+      </c>
+      <c r="D479" t="inlineStr">
+        <is>
+          <t>SCT</t>
+        </is>
+      </c>
+      <c r="E479" t="inlineStr">
+        <is>
+          <t>SCT</t>
+        </is>
+      </c>
+      <c r="F479" t="inlineStr"/>
+      <c r="G479" t="n">
+        <v>5000</v>
+      </c>
+      <c r="H479" t="n">
+        <v>14000</v>
+      </c>
+      <c r="I479" t="n">
+        <v>25000</v>
+      </c>
+      <c r="J479" t="inlineStr"/>
+      <c r="K479" t="n">
+        <v>10</v>
+      </c>
+      <c r="L479" t="n">
+        <v>477.9</v>
+      </c>
+    </row>
+    <row r="480">
+      <c r="A480" t="n">
+        <v>478</v>
+      </c>
+      <c r="B480" t="inlineStr">
+        <is>
+          <t>2026-07-20T22:54:00</t>
+        </is>
+      </c>
+      <c r="C480" t="inlineStr">
+        <is>
+          <t>SCT</t>
+        </is>
+      </c>
+      <c r="D480" t="inlineStr">
+        <is>
+          <t>BKN</t>
+        </is>
+      </c>
+      <c r="E480" t="inlineStr">
+        <is>
+          <t>BKN</t>
+        </is>
+      </c>
+      <c r="F480" t="inlineStr"/>
+      <c r="G480" t="n">
+        <v>13000</v>
+      </c>
+      <c r="H480" t="n">
+        <v>20000</v>
+      </c>
+      <c r="I480" t="n">
+        <v>25000</v>
+      </c>
+      <c r="J480" t="inlineStr"/>
+      <c r="K480" t="n">
+        <v>10</v>
+      </c>
+      <c r="L480" t="n">
+        <v>478.9</v>
+      </c>
+    </row>
+    <row r="481">
+      <c r="A481" t="n">
+        <v>479</v>
+      </c>
+      <c r="B481" t="inlineStr">
+        <is>
+          <t>2026-07-20T23:54:00</t>
+        </is>
+      </c>
+      <c r="C481" t="inlineStr">
+        <is>
+          <t>BKN</t>
+        </is>
+      </c>
+      <c r="D481" t="inlineStr">
+        <is>
+          <t>BKN</t>
+        </is>
+      </c>
+      <c r="E481" t="inlineStr"/>
+      <c r="F481" t="inlineStr"/>
+      <c r="G481" t="n">
+        <v>13000</v>
+      </c>
+      <c r="H481" t="n">
+        <v>25000</v>
+      </c>
+      <c r="I481" t="inlineStr"/>
+      <c r="J481" t="inlineStr"/>
+      <c r="K481" t="n">
+        <v>10</v>
+      </c>
+      <c r="L481" t="n">
+        <v>479.9</v>
+      </c>
+    </row>
+    <row r="482">
+      <c r="A482" t="n">
+        <v>480</v>
+      </c>
+      <c r="B482" t="inlineStr">
+        <is>
+          <t>2026-07-21T00:54:00</t>
+        </is>
+      </c>
+      <c r="C482" t="inlineStr">
+        <is>
+          <t>FEW</t>
+        </is>
+      </c>
+      <c r="D482" t="inlineStr">
+        <is>
+          <t>BKN</t>
+        </is>
+      </c>
+      <c r="E482" t="inlineStr">
+        <is>
+          <t>OVC</t>
+        </is>
+      </c>
+      <c r="F482" t="inlineStr"/>
+      <c r="G482" t="n">
+        <v>1600</v>
+      </c>
+      <c r="H482" t="n">
+        <v>3600</v>
+      </c>
+      <c r="I482" t="n">
+        <v>11000</v>
+      </c>
+      <c r="J482" t="inlineStr"/>
+      <c r="K482" t="n">
+        <v>10</v>
+      </c>
+      <c r="L482" t="n">
+        <v>480.9</v>
+      </c>
+    </row>
+    <row r="483">
+      <c r="A483" t="n">
+        <v>481</v>
+      </c>
+      <c r="B483" t="inlineStr">
+        <is>
+          <t>2026-07-21T01:54:00</t>
+        </is>
+      </c>
+      <c r="C483" t="inlineStr">
+        <is>
+          <t>BKN</t>
+        </is>
+      </c>
+      <c r="D483" t="inlineStr">
+        <is>
+          <t>OVC</t>
+        </is>
+      </c>
+      <c r="E483" t="inlineStr"/>
+      <c r="F483" t="inlineStr"/>
+      <c r="G483" t="n">
+        <v>5000</v>
+      </c>
+      <c r="H483" t="n">
+        <v>8000</v>
+      </c>
+      <c r="I483" t="inlineStr"/>
+      <c r="J483" t="inlineStr"/>
+      <c r="K483" t="n">
+        <v>2</v>
+      </c>
+      <c r="L483" t="n">
+        <v>481.9</v>
+      </c>
+    </row>
+    <row r="484">
+      <c r="A484" t="n">
+        <v>482</v>
+      </c>
+      <c r="B484" t="inlineStr">
+        <is>
+          <t>2026-07-21T02:54:00</t>
+        </is>
+      </c>
+      <c r="C484" t="inlineStr">
+        <is>
+          <t>BKN</t>
+        </is>
+      </c>
+      <c r="D484" t="inlineStr">
+        <is>
+          <t>OVC</t>
+        </is>
+      </c>
+      <c r="E484" t="inlineStr"/>
+      <c r="F484" t="inlineStr"/>
+      <c r="G484" t="n">
+        <v>3300</v>
+      </c>
+      <c r="H484" t="n">
+        <v>7000</v>
+      </c>
+      <c r="I484" t="inlineStr"/>
+      <c r="J484" t="inlineStr"/>
+      <c r="K484" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="L484" t="n">
+        <v>482.9</v>
+      </c>
+    </row>
+    <row r="485">
+      <c r="A485" t="n">
+        <v>483</v>
+      </c>
+      <c r="B485" t="inlineStr">
+        <is>
+          <t>2026-07-21T03:54:00</t>
+        </is>
+      </c>
+      <c r="C485" t="inlineStr">
+        <is>
+          <t>SCT</t>
+        </is>
+      </c>
+      <c r="D485" t="inlineStr">
+        <is>
+          <t>BKN</t>
+        </is>
+      </c>
+      <c r="E485" t="inlineStr"/>
+      <c r="F485" t="inlineStr"/>
+      <c r="G485" t="n">
+        <v>3400</v>
+      </c>
+      <c r="H485" t="n">
+        <v>9000</v>
+      </c>
+      <c r="I485" t="inlineStr"/>
+      <c r="J485" t="inlineStr"/>
+      <c r="K485" t="n">
+        <v>10</v>
+      </c>
+      <c r="L485" t="n">
+        <v>483.9</v>
+      </c>
+    </row>
+    <row r="486">
+      <c r="A486" t="n">
+        <v>484</v>
+      </c>
+      <c r="B486" t="inlineStr">
+        <is>
+          <t>2026-07-21T04:54:00</t>
+        </is>
+      </c>
+      <c r="C486" t="inlineStr">
+        <is>
+          <t>FEW</t>
+        </is>
+      </c>
+      <c r="D486" t="inlineStr">
+        <is>
+          <t>SCT</t>
+        </is>
+      </c>
+      <c r="E486" t="inlineStr">
+        <is>
+          <t>BKN</t>
+        </is>
+      </c>
+      <c r="F486" t="inlineStr">
+        <is>
+          <t>OVC</t>
+        </is>
+      </c>
+      <c r="G486" t="n">
+        <v>3000</v>
+      </c>
+      <c r="H486" t="n">
+        <v>9000</v>
+      </c>
+      <c r="I486" t="n">
+        <v>16000</v>
+      </c>
+      <c r="J486" t="n">
+        <v>25000</v>
+      </c>
+      <c r="K486" t="n">
+        <v>10</v>
+      </c>
+      <c r="L486" t="n">
+        <v>484.9</v>
+      </c>
+    </row>
+    <row r="487">
+      <c r="A487" t="n">
+        <v>485</v>
+      </c>
+      <c r="B487" t="inlineStr">
+        <is>
+          <t>2026-07-21T05:54:00</t>
+        </is>
+      </c>
+      <c r="C487" t="inlineStr">
+        <is>
+          <t>FEW</t>
+        </is>
+      </c>
+      <c r="D487" t="inlineStr">
+        <is>
+          <t>SCT</t>
+        </is>
+      </c>
+      <c r="E487" t="inlineStr">
+        <is>
+          <t>BKN</t>
+        </is>
+      </c>
+      <c r="F487" t="inlineStr">
+        <is>
+          <t>OVC</t>
+        </is>
+      </c>
+      <c r="G487" t="n">
+        <v>4500</v>
+      </c>
+      <c r="H487" t="n">
+        <v>9500</v>
+      </c>
+      <c r="I487" t="n">
+        <v>15000</v>
+      </c>
+      <c r="J487" t="n">
+        <v>20000</v>
+      </c>
+      <c r="K487" t="n">
+        <v>10</v>
+      </c>
+      <c r="L487" t="n">
+        <v>485.9</v>
+      </c>
+    </row>
+    <row r="488">
+      <c r="A488" t="n">
+        <v>486</v>
+      </c>
+      <c r="B488" t="inlineStr">
+        <is>
+          <t>2026-07-21T06:54:00</t>
+        </is>
+      </c>
+      <c r="C488" t="inlineStr">
+        <is>
+          <t>FEW</t>
+        </is>
+      </c>
+      <c r="D488" t="inlineStr">
+        <is>
+          <t>SCT</t>
+        </is>
+      </c>
+      <c r="E488" t="inlineStr">
+        <is>
+          <t>BKN</t>
+        </is>
+      </c>
+      <c r="F488" t="inlineStr">
+        <is>
+          <t>OVC</t>
+        </is>
+      </c>
+      <c r="G488" t="n">
+        <v>800</v>
+      </c>
+      <c r="H488" t="n">
+        <v>8500</v>
+      </c>
+      <c r="I488" t="n">
+        <v>13000</v>
+      </c>
+      <c r="J488" t="n">
+        <v>20000</v>
+      </c>
+      <c r="K488" t="n">
+        <v>10</v>
+      </c>
+      <c r="L488" t="n">
+        <v>486.9</v>
+      </c>
+    </row>
+    <row r="489">
+      <c r="A489" t="n">
+        <v>487</v>
+      </c>
+      <c r="B489" t="inlineStr">
+        <is>
+          <t>2026-07-21T07:54:00</t>
+        </is>
+      </c>
+      <c r="C489" t="inlineStr">
+        <is>
+          <t>SCT</t>
+        </is>
+      </c>
+      <c r="D489" t="inlineStr">
+        <is>
+          <t>BKN</t>
+        </is>
+      </c>
+      <c r="E489" t="inlineStr">
+        <is>
+          <t>OVC</t>
+        </is>
+      </c>
+      <c r="F489" t="inlineStr"/>
+      <c r="G489" t="n">
+        <v>800</v>
+      </c>
+      <c r="H489" t="n">
+        <v>9500</v>
+      </c>
+      <c r="I489" t="n">
+        <v>16000</v>
+      </c>
+      <c r="J489" t="inlineStr"/>
+      <c r="K489" t="n">
+        <v>10</v>
+      </c>
+      <c r="L489" t="n">
+        <v>487.9</v>
+      </c>
+    </row>
+    <row r="490">
+      <c r="A490" t="n">
+        <v>488</v>
+      </c>
+      <c r="B490" t="inlineStr">
+        <is>
+          <t>2026-07-21T08:54:00</t>
+        </is>
+      </c>
+      <c r="C490" t="inlineStr">
+        <is>
+          <t>SCT</t>
+        </is>
+      </c>
+      <c r="D490" t="inlineStr">
+        <is>
+          <t>BKN</t>
+        </is>
+      </c>
+      <c r="E490" t="inlineStr">
+        <is>
+          <t>OVC</t>
+        </is>
+      </c>
+      <c r="F490" t="inlineStr"/>
+      <c r="G490" t="n">
+        <v>4500</v>
+      </c>
+      <c r="H490" t="n">
+        <v>10000</v>
+      </c>
+      <c r="I490" t="n">
+        <v>14000</v>
+      </c>
+      <c r="J490" t="inlineStr"/>
+      <c r="K490" t="n">
+        <v>10</v>
+      </c>
+      <c r="L490" t="n">
+        <v>488.9</v>
+      </c>
+    </row>
+    <row r="491">
+      <c r="A491" t="n">
+        <v>489</v>
+      </c>
+      <c r="B491" t="inlineStr">
+        <is>
+          <t>2026-07-21T09:54:00</t>
+        </is>
+      </c>
+      <c r="C491" t="inlineStr">
+        <is>
+          <t>FEW</t>
+        </is>
+      </c>
+      <c r="D491" t="inlineStr">
+        <is>
+          <t>SCT</t>
+        </is>
+      </c>
+      <c r="E491" t="inlineStr">
+        <is>
+          <t>SCT</t>
+        </is>
+      </c>
+      <c r="F491" t="inlineStr"/>
+      <c r="G491" t="n">
+        <v>4500</v>
+      </c>
+      <c r="H491" t="n">
+        <v>10000</v>
+      </c>
+      <c r="I491" t="n">
+        <v>14000</v>
+      </c>
+      <c r="J491" t="inlineStr"/>
+      <c r="K491" t="n">
+        <v>10</v>
+      </c>
+      <c r="L491" t="n">
+        <v>489.9</v>
+      </c>
+    </row>
+    <row r="492">
+      <c r="A492" t="n">
+        <v>490</v>
+      </c>
+      <c r="B492" t="inlineStr">
+        <is>
+          <t>2026-07-21T10:54:00</t>
+        </is>
+      </c>
+      <c r="C492" t="inlineStr">
+        <is>
+          <t>FEW</t>
+        </is>
+      </c>
+      <c r="D492" t="inlineStr">
+        <is>
+          <t>SCT</t>
+        </is>
+      </c>
+      <c r="E492" t="inlineStr"/>
+      <c r="F492" t="inlineStr"/>
+      <c r="G492" t="n">
+        <v>12000</v>
+      </c>
+      <c r="H492" t="n">
+        <v>18000</v>
+      </c>
+      <c r="I492" t="inlineStr"/>
+      <c r="J492" t="inlineStr"/>
+      <c r="K492" t="n">
+        <v>10</v>
+      </c>
+      <c r="L492" t="n">
+        <v>490.9</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>