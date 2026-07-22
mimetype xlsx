--- v1 (2026-07-21)
+++ v2 (2026-07-22)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L492"/>
+  <dimension ref="A1:L509"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="B1" t="inlineStr">
         <is>
           <t>valid</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>skyc1</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>skyc2</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -18057,46 +18057,638 @@
       <c r="C492" t="inlineStr">
         <is>
           <t>FEW</t>
         </is>
       </c>
       <c r="D492" t="inlineStr">
         <is>
           <t>SCT</t>
         </is>
       </c>
       <c r="E492" t="inlineStr"/>
       <c r="F492" t="inlineStr"/>
       <c r="G492" t="n">
         <v>12000</v>
       </c>
       <c r="H492" t="n">
         <v>18000</v>
       </c>
       <c r="I492" t="inlineStr"/>
       <c r="J492" t="inlineStr"/>
       <c r="K492" t="n">
         <v>10</v>
       </c>
       <c r="L492" t="n">
         <v>490.9</v>
+      </c>
+    </row>
+    <row r="493">
+      <c r="A493" t="n">
+        <v>491</v>
+      </c>
+      <c r="B493" t="inlineStr">
+        <is>
+          <t>2026-07-21T11:54:00</t>
+        </is>
+      </c>
+      <c r="C493" t="inlineStr">
+        <is>
+          <t>FEW</t>
+        </is>
+      </c>
+      <c r="D493" t="inlineStr">
+        <is>
+          <t>FEW</t>
+        </is>
+      </c>
+      <c r="E493" t="inlineStr">
+        <is>
+          <t>BKN</t>
+        </is>
+      </c>
+      <c r="F493" t="inlineStr"/>
+      <c r="G493" t="n">
+        <v>8000</v>
+      </c>
+      <c r="H493" t="n">
+        <v>12000</v>
+      </c>
+      <c r="I493" t="n">
+        <v>25000</v>
+      </c>
+      <c r="J493" t="inlineStr"/>
+      <c r="K493" t="n">
+        <v>10</v>
+      </c>
+      <c r="L493" t="n">
+        <v>491.9</v>
+      </c>
+    </row>
+    <row r="494">
+      <c r="A494" t="n">
+        <v>492</v>
+      </c>
+      <c r="B494" t="inlineStr">
+        <is>
+          <t>2026-07-21T12:54:00</t>
+        </is>
+      </c>
+      <c r="C494" t="inlineStr">
+        <is>
+          <t>FEW</t>
+        </is>
+      </c>
+      <c r="D494" t="inlineStr">
+        <is>
+          <t>SCT</t>
+        </is>
+      </c>
+      <c r="E494" t="inlineStr"/>
+      <c r="F494" t="inlineStr"/>
+      <c r="G494" t="n">
+        <v>16000</v>
+      </c>
+      <c r="H494" t="n">
+        <v>30000</v>
+      </c>
+      <c r="I494" t="inlineStr"/>
+      <c r="J494" t="inlineStr"/>
+      <c r="K494" t="n">
+        <v>10</v>
+      </c>
+      <c r="L494" t="n">
+        <v>492.9</v>
+      </c>
+    </row>
+    <row r="495">
+      <c r="A495" t="n">
+        <v>493</v>
+      </c>
+      <c r="B495" t="inlineStr">
+        <is>
+          <t>2026-07-21T13:54:00</t>
+        </is>
+      </c>
+      <c r="C495" t="inlineStr">
+        <is>
+          <t>FEW</t>
+        </is>
+      </c>
+      <c r="D495" t="inlineStr">
+        <is>
+          <t>SCT</t>
+        </is>
+      </c>
+      <c r="E495" t="inlineStr"/>
+      <c r="F495" t="inlineStr"/>
+      <c r="G495" t="n">
+        <v>20000</v>
+      </c>
+      <c r="H495" t="n">
+        <v>30000</v>
+      </c>
+      <c r="I495" t="inlineStr"/>
+      <c r="J495" t="inlineStr"/>
+      <c r="K495" t="n">
+        <v>10</v>
+      </c>
+      <c r="L495" t="n">
+        <v>493.9</v>
+      </c>
+    </row>
+    <row r="496">
+      <c r="A496" t="n">
+        <v>494</v>
+      </c>
+      <c r="B496" t="inlineStr">
+        <is>
+          <t>2026-07-21T14:54:00</t>
+        </is>
+      </c>
+      <c r="C496" t="inlineStr">
+        <is>
+          <t>FEW</t>
+        </is>
+      </c>
+      <c r="D496" t="inlineStr">
+        <is>
+          <t>SCT</t>
+        </is>
+      </c>
+      <c r="E496" t="inlineStr"/>
+      <c r="F496" t="inlineStr"/>
+      <c r="G496" t="n">
+        <v>3000</v>
+      </c>
+      <c r="H496" t="n">
+        <v>30000</v>
+      </c>
+      <c r="I496" t="inlineStr"/>
+      <c r="J496" t="inlineStr"/>
+      <c r="K496" t="n">
+        <v>10</v>
+      </c>
+      <c r="L496" t="n">
+        <v>494.9</v>
+      </c>
+    </row>
+    <row r="497">
+      <c r="A497" t="n">
+        <v>495</v>
+      </c>
+      <c r="B497" t="inlineStr">
+        <is>
+          <t>2026-07-21T15:54:00</t>
+        </is>
+      </c>
+      <c r="C497" t="inlineStr">
+        <is>
+          <t>FEW</t>
+        </is>
+      </c>
+      <c r="D497" t="inlineStr">
+        <is>
+          <t>SCT</t>
+        </is>
+      </c>
+      <c r="E497" t="inlineStr"/>
+      <c r="F497" t="inlineStr"/>
+      <c r="G497" t="n">
+        <v>3300</v>
+      </c>
+      <c r="H497" t="n">
+        <v>30000</v>
+      </c>
+      <c r="I497" t="inlineStr"/>
+      <c r="J497" t="inlineStr"/>
+      <c r="K497" t="n">
+        <v>10</v>
+      </c>
+      <c r="L497" t="n">
+        <v>495.9</v>
+      </c>
+    </row>
+    <row r="498">
+      <c r="A498" t="n">
+        <v>496</v>
+      </c>
+      <c r="B498" t="inlineStr">
+        <is>
+          <t>2026-07-21T16:54:00</t>
+        </is>
+      </c>
+      <c r="C498" t="inlineStr">
+        <is>
+          <t>FEW</t>
+        </is>
+      </c>
+      <c r="D498" t="inlineStr">
+        <is>
+          <t>BKN</t>
+        </is>
+      </c>
+      <c r="E498" t="inlineStr"/>
+      <c r="F498" t="inlineStr"/>
+      <c r="G498" t="n">
+        <v>3500</v>
+      </c>
+      <c r="H498" t="n">
+        <v>30000</v>
+      </c>
+      <c r="I498" t="inlineStr"/>
+      <c r="J498" t="inlineStr"/>
+      <c r="K498" t="n">
+        <v>10</v>
+      </c>
+      <c r="L498" t="n">
+        <v>496.9</v>
+      </c>
+    </row>
+    <row r="499">
+      <c r="A499" t="n">
+        <v>497</v>
+      </c>
+      <c r="B499" t="inlineStr">
+        <is>
+          <t>2026-07-21T17:54:00</t>
+        </is>
+      </c>
+      <c r="C499" t="inlineStr">
+        <is>
+          <t>FEW</t>
+        </is>
+      </c>
+      <c r="D499" t="inlineStr">
+        <is>
+          <t>BKN</t>
+        </is>
+      </c>
+      <c r="E499" t="inlineStr"/>
+      <c r="F499" t="inlineStr"/>
+      <c r="G499" t="n">
+        <v>3500</v>
+      </c>
+      <c r="H499" t="n">
+        <v>30000</v>
+      </c>
+      <c r="I499" t="inlineStr"/>
+      <c r="J499" t="inlineStr"/>
+      <c r="K499" t="n">
+        <v>10</v>
+      </c>
+      <c r="L499" t="n">
+        <v>497.9</v>
+      </c>
+    </row>
+    <row r="500">
+      <c r="A500" t="n">
+        <v>498</v>
+      </c>
+      <c r="B500" t="inlineStr">
+        <is>
+          <t>2026-07-21T18:54:00</t>
+        </is>
+      </c>
+      <c r="C500" t="inlineStr">
+        <is>
+          <t>FEW</t>
+        </is>
+      </c>
+      <c r="D500" t="inlineStr">
+        <is>
+          <t>OVC</t>
+        </is>
+      </c>
+      <c r="E500" t="inlineStr"/>
+      <c r="F500" t="inlineStr"/>
+      <c r="G500" t="n">
+        <v>3700</v>
+      </c>
+      <c r="H500" t="n">
+        <v>25000</v>
+      </c>
+      <c r="I500" t="inlineStr"/>
+      <c r="J500" t="inlineStr"/>
+      <c r="K500" t="n">
+        <v>10</v>
+      </c>
+      <c r="L500" t="n">
+        <v>498.9</v>
+      </c>
+    </row>
+    <row r="501">
+      <c r="A501" t="n">
+        <v>499</v>
+      </c>
+      <c r="B501" t="inlineStr">
+        <is>
+          <t>2026-07-21T19:54:00</t>
+        </is>
+      </c>
+      <c r="C501" t="inlineStr">
+        <is>
+          <t>FEW</t>
+        </is>
+      </c>
+      <c r="D501" t="inlineStr">
+        <is>
+          <t>BKN</t>
+        </is>
+      </c>
+      <c r="E501" t="inlineStr"/>
+      <c r="F501" t="inlineStr"/>
+      <c r="G501" t="n">
+        <v>4000</v>
+      </c>
+      <c r="H501" t="n">
+        <v>25000</v>
+      </c>
+      <c r="I501" t="inlineStr"/>
+      <c r="J501" t="inlineStr"/>
+      <c r="K501" t="n">
+        <v>10</v>
+      </c>
+      <c r="L501" t="n">
+        <v>499.9</v>
+      </c>
+    </row>
+    <row r="502">
+      <c r="A502" t="n">
+        <v>500</v>
+      </c>
+      <c r="B502" t="inlineStr">
+        <is>
+          <t>2026-07-21T20:54:00</t>
+        </is>
+      </c>
+      <c r="C502" t="inlineStr">
+        <is>
+          <t>FEW</t>
+        </is>
+      </c>
+      <c r="D502" t="inlineStr">
+        <is>
+          <t>BKN</t>
+        </is>
+      </c>
+      <c r="E502" t="inlineStr"/>
+      <c r="F502" t="inlineStr"/>
+      <c r="G502" t="n">
+        <v>4000</v>
+      </c>
+      <c r="H502" t="n">
+        <v>25000</v>
+      </c>
+      <c r="I502" t="inlineStr"/>
+      <c r="J502" t="inlineStr"/>
+      <c r="K502" t="n">
+        <v>10</v>
+      </c>
+      <c r="L502" t="n">
+        <v>500.9</v>
+      </c>
+    </row>
+    <row r="503">
+      <c r="A503" t="n">
+        <v>501</v>
+      </c>
+      <c r="B503" t="inlineStr">
+        <is>
+          <t>2026-07-21T21:54:00</t>
+        </is>
+      </c>
+      <c r="C503" t="inlineStr">
+        <is>
+          <t>FEW</t>
+        </is>
+      </c>
+      <c r="D503" t="inlineStr">
+        <is>
+          <t>SCT</t>
+        </is>
+      </c>
+      <c r="E503" t="inlineStr"/>
+      <c r="F503" t="inlineStr"/>
+      <c r="G503" t="n">
+        <v>4500</v>
+      </c>
+      <c r="H503" t="n">
+        <v>25000</v>
+      </c>
+      <c r="I503" t="inlineStr"/>
+      <c r="J503" t="inlineStr"/>
+      <c r="K503" t="n">
+        <v>10</v>
+      </c>
+      <c r="L503" t="n">
+        <v>501.9</v>
+      </c>
+    </row>
+    <row r="504">
+      <c r="A504" t="n">
+        <v>502</v>
+      </c>
+      <c r="B504" t="inlineStr">
+        <is>
+          <t>2026-07-21T22:54:00</t>
+        </is>
+      </c>
+      <c r="C504" t="inlineStr">
+        <is>
+          <t>FEW</t>
+        </is>
+      </c>
+      <c r="D504" t="inlineStr">
+        <is>
+          <t>SCT</t>
+        </is>
+      </c>
+      <c r="E504" t="inlineStr"/>
+      <c r="F504" t="inlineStr"/>
+      <c r="G504" t="n">
+        <v>4000</v>
+      </c>
+      <c r="H504" t="n">
+        <v>25000</v>
+      </c>
+      <c r="I504" t="inlineStr"/>
+      <c r="J504" t="inlineStr"/>
+      <c r="K504" t="n">
+        <v>10</v>
+      </c>
+      <c r="L504" t="n">
+        <v>502.9</v>
+      </c>
+    </row>
+    <row r="505">
+      <c r="A505" t="n">
+        <v>503</v>
+      </c>
+      <c r="B505" t="inlineStr">
+        <is>
+          <t>2026-07-21T23:54:00</t>
+        </is>
+      </c>
+      <c r="C505" t="inlineStr">
+        <is>
+          <t>FEW</t>
+        </is>
+      </c>
+      <c r="D505" t="inlineStr">
+        <is>
+          <t>FEW</t>
+        </is>
+      </c>
+      <c r="E505" t="inlineStr"/>
+      <c r="F505" t="inlineStr"/>
+      <c r="G505" t="n">
+        <v>5000</v>
+      </c>
+      <c r="H505" t="n">
+        <v>25000</v>
+      </c>
+      <c r="I505" t="inlineStr"/>
+      <c r="J505" t="inlineStr"/>
+      <c r="K505" t="n">
+        <v>10</v>
+      </c>
+      <c r="L505" t="n">
+        <v>503.9</v>
+      </c>
+    </row>
+    <row r="506">
+      <c r="A506" t="n">
+        <v>504</v>
+      </c>
+      <c r="B506" t="inlineStr">
+        <is>
+          <t>2026-07-22T00:54:00</t>
+        </is>
+      </c>
+      <c r="C506" t="inlineStr">
+        <is>
+          <t>FEW</t>
+        </is>
+      </c>
+      <c r="D506" t="inlineStr"/>
+      <c r="E506" t="inlineStr"/>
+      <c r="F506" t="inlineStr"/>
+      <c r="G506" t="n">
+        <v>5000</v>
+      </c>
+      <c r="H506" t="inlineStr"/>
+      <c r="I506" t="inlineStr"/>
+      <c r="J506" t="inlineStr"/>
+      <c r="K506" t="n">
+        <v>10</v>
+      </c>
+      <c r="L506" t="n">
+        <v>504.9</v>
+      </c>
+    </row>
+    <row r="507">
+      <c r="A507" t="n">
+        <v>505</v>
+      </c>
+      <c r="B507" t="inlineStr">
+        <is>
+          <t>2026-07-22T01:54:00</t>
+        </is>
+      </c>
+      <c r="C507" t="inlineStr">
+        <is>
+          <t>FEW</t>
+        </is>
+      </c>
+      <c r="D507" t="inlineStr"/>
+      <c r="E507" t="inlineStr"/>
+      <c r="F507" t="inlineStr"/>
+      <c r="G507" t="n">
+        <v>5000</v>
+      </c>
+      <c r="H507" t="inlineStr"/>
+      <c r="I507" t="inlineStr"/>
+      <c r="J507" t="inlineStr"/>
+      <c r="K507" t="n">
+        <v>10</v>
+      </c>
+      <c r="L507" t="n">
+        <v>505.9</v>
+      </c>
+    </row>
+    <row r="508">
+      <c r="A508" t="n">
+        <v>506</v>
+      </c>
+      <c r="B508" t="inlineStr">
+        <is>
+          <t>2026-07-22T02:54:00</t>
+        </is>
+      </c>
+      <c r="C508" t="inlineStr">
+        <is>
+          <t>CLR</t>
+        </is>
+      </c>
+      <c r="D508" t="inlineStr"/>
+      <c r="E508" t="inlineStr"/>
+      <c r="F508" t="inlineStr"/>
+      <c r="G508" t="inlineStr"/>
+      <c r="H508" t="inlineStr"/>
+      <c r="I508" t="inlineStr"/>
+      <c r="J508" t="inlineStr"/>
+      <c r="K508" t="n">
+        <v>10</v>
+      </c>
+      <c r="L508" t="n">
+        <v>506.9</v>
+      </c>
+    </row>
+    <row r="509">
+      <c r="A509" t="n">
+        <v>507</v>
+      </c>
+      <c r="B509" t="inlineStr">
+        <is>
+          <t>2026-07-22T03:54:00</t>
+        </is>
+      </c>
+      <c r="C509" t="inlineStr">
+        <is>
+          <t>FEW</t>
+        </is>
+      </c>
+      <c r="D509" t="inlineStr"/>
+      <c r="E509" t="inlineStr"/>
+      <c r="F509" t="inlineStr"/>
+      <c r="G509" t="n">
+        <v>25000</v>
+      </c>
+      <c r="H509" t="inlineStr"/>
+      <c r="I509" t="inlineStr"/>
+      <c r="J509" t="inlineStr"/>
+      <c r="K509" t="n">
+        <v>10</v>
+      </c>
+      <c r="L509" t="n">
+        <v>507.9</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>